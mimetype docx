--- v0 (2026-04-20)
+++ v1 (2026-06-20)
@@ -1166,51 +1166,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="240B9771" w14:textId="77777777" w:rsidR="00EE7908" w:rsidRDefault="00EE7908" w:rsidP="00CB1DC3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F6F34F2" w14:textId="533FBF02" w:rsidR="00EE7908" w:rsidRDefault="00F50E99" w:rsidP="00CB1DC3">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14019600" wp14:editId="3533D373">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14019600" wp14:editId="4965A0AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4756150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>330</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1546225" cy="1104900"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="899943215" name="Picture 10" descr="The Messy Church logo - Messy Church : Messy Church"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="The Messy Church logo - Messy Church : Messy Church"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId16" cstate="print">
@@ -1650,103 +1650,110 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>reference consent form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5C63F2" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00A701BD"/>
     <w:p w14:paraId="2B8B7DC6" w14:textId="66075ED7" w:rsidR="00256321" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3">
       <w:r>
         <w:t xml:space="preserve">Please send in your completed forms to </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A53F58">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>office@htsj-penge.church</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D70C0DF" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3"/>
-    <w:p w14:paraId="30BC7C60" w14:textId="392B5E91" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3">
+    <w:p w14:paraId="30BC7C60" w14:textId="192133CC" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3">
       <w:r>
         <w:t xml:space="preserve">Closing date for applications: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A701BD">
+      <w:r w:rsidR="00684D05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Friday 8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A701BD">
+        <w:t>Monday 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00684D05" w:rsidRPr="00684D05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A701BD">
+      <w:r w:rsidR="00684D05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> May 2026</w:t>
+        <w:t xml:space="preserve"> July 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2082FDFE" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3"/>
-    <w:p w14:paraId="05928364" w14:textId="20350453" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3">
+    <w:p w14:paraId="05928364" w14:textId="2B3E9B56" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00CB1DC3">
       <w:r>
         <w:t xml:space="preserve">Interviews will be held on </w:t>
       </w:r>
       <w:r w:rsidRPr="00A701BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Monday 18</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A701BD">
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:r w:rsidR="00684D05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00684D05" w:rsidRPr="00684D05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A701BD">
+      <w:r w:rsidR="00684D05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> May 2026</w:t>
+        <w:t xml:space="preserve"> July 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2B70D3" w14:textId="77777777" w:rsidR="0075558B" w:rsidRDefault="0075558B"/>
     <w:p w14:paraId="2473C94A" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD"/>
     <w:p w14:paraId="21FA33AE" w14:textId="5D1908CF" w:rsidR="00A701BD" w:rsidRDefault="00A701BD">
       <w:r>
         <w:t>If you would like to discuss the role further, please contact the vicar, Reverend Jessica Smith, to arrange a conversation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6982B9" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD"/>
     <w:p w14:paraId="10D716BF" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD"/>
     <w:p w14:paraId="4C24C119" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00A701BD">
       <w:r w:rsidRPr="00A701BD">
         <w:t>There is a Genuine Occupational Requirement for applicants to be a practising Christian who can fully support the ethos of this Anglican parish.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098C3F2F" w14:textId="34EAFEB9" w:rsidR="00A701BD" w:rsidRPr="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00A701BD">
       <w:r>
         <w:t>Holy Trinity with St John’s takes the safeguarding of children, young people and vulnerable adults very seriously, and consider this the responsibility of every church member.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3910C103" w14:textId="77777777" w:rsidR="00A701BD" w:rsidRPr="00A701BD" w:rsidRDefault="00A701BD" w:rsidP="00A701BD">
       <w:r w:rsidRPr="00A701BD">
         <w:t>This post involves ‘regulated activity’ and is subject to a DBS Enhanced Disclosure plus Barred List check.</w:t>
       </w:r>
@@ -3222,88 +3229,93 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0075558B"/>
     <w:rsid w:val="00067B93"/>
     <w:rsid w:val="000A0DB4"/>
     <w:rsid w:val="000B04E7"/>
     <w:rsid w:val="000D4771"/>
     <w:rsid w:val="000E25A9"/>
     <w:rsid w:val="000E2C05"/>
     <w:rsid w:val="00130955"/>
     <w:rsid w:val="001A77A5"/>
     <w:rsid w:val="00256321"/>
     <w:rsid w:val="00261FCD"/>
     <w:rsid w:val="00280C6D"/>
     <w:rsid w:val="00287BA2"/>
     <w:rsid w:val="002C58DD"/>
     <w:rsid w:val="002E220D"/>
     <w:rsid w:val="00301F5B"/>
     <w:rsid w:val="003462F6"/>
     <w:rsid w:val="004001FC"/>
+    <w:rsid w:val="00460CCB"/>
     <w:rsid w:val="00487B2C"/>
     <w:rsid w:val="00493543"/>
     <w:rsid w:val="004E4FEC"/>
     <w:rsid w:val="00542910"/>
     <w:rsid w:val="005C7741"/>
     <w:rsid w:val="00610FF9"/>
     <w:rsid w:val="006663E3"/>
     <w:rsid w:val="00676827"/>
+    <w:rsid w:val="00684D05"/>
     <w:rsid w:val="006B3C17"/>
     <w:rsid w:val="006F1420"/>
     <w:rsid w:val="006F6546"/>
     <w:rsid w:val="0075558B"/>
     <w:rsid w:val="007569AA"/>
     <w:rsid w:val="007D2DBB"/>
     <w:rsid w:val="007D7F8B"/>
+    <w:rsid w:val="0086240E"/>
     <w:rsid w:val="008B36FB"/>
+    <w:rsid w:val="009008DB"/>
     <w:rsid w:val="00931BEE"/>
     <w:rsid w:val="009D7990"/>
     <w:rsid w:val="009E477B"/>
     <w:rsid w:val="00A701BD"/>
     <w:rsid w:val="00AB1800"/>
     <w:rsid w:val="00AF6B7E"/>
     <w:rsid w:val="00B25011"/>
     <w:rsid w:val="00B32A18"/>
     <w:rsid w:val="00B53B4B"/>
     <w:rsid w:val="00B60542"/>
     <w:rsid w:val="00B65F4B"/>
     <w:rsid w:val="00C2253B"/>
     <w:rsid w:val="00C419F8"/>
     <w:rsid w:val="00C42DFB"/>
     <w:rsid w:val="00C43223"/>
     <w:rsid w:val="00C73A01"/>
     <w:rsid w:val="00CB1DC3"/>
     <w:rsid w:val="00CB2540"/>
     <w:rsid w:val="00CE2E6F"/>
     <w:rsid w:val="00CF3207"/>
     <w:rsid w:val="00D140AA"/>
     <w:rsid w:val="00ED2E9E"/>
+    <w:rsid w:val="00EE593B"/>
     <w:rsid w:val="00EE7908"/>
     <w:rsid w:val="00EF1BB3"/>
     <w:rsid w:val="00F2621E"/>
     <w:rsid w:val="00F341F3"/>
     <w:rsid w:val="00F50E99"/>
     <w:rsid w:val="00F50EFA"/>
     <w:rsid w:val="00F86204"/>
     <w:rsid w:val="00FF5D31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3698,50 +3710,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -4126,69 +4139,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1245</Words>
-  <Characters>6640</Characters>
+  <Words>1312</Words>
+  <Characters>6448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>415</Lines>
-  <Paragraphs>160</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7725</CharactersWithSpaces>
+  <CharactersWithSpaces>7755</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jessica Smith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>